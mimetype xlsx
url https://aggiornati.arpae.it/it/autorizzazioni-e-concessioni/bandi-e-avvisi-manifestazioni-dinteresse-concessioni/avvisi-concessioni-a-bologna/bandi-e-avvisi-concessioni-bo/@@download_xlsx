--- v0 (2025-12-05)
+++ v1 (2026-04-16)
@@ -110,51 +110,51 @@
   <si>
     <t>https://aggiornati.arpae.it/it/autorizzazioni-e-concessioni/bandi-e-avvisi-manifestazioni-dinteresse-concessioni/avvisi-concessioni-a-bologna/avviso-di-assegnazione-di-una-concessione-di-occupazione-di-area-demaniale-per-taglio-della-vegetazione-riparia-a-fini-idraulici-lungo-il-torrente-lavino</t>
   </si>
   <si>
     <t>Avviso di assegnazione di una concessione di occupazione di area demaniale per taglio della vegetazione riparia a fini idraulici lungo il torrente Idice (Bo)</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/autorizzazioni-e-concessioni/bandi-e-avvisi-manifestazioni-dinteresse-concessioni/avvisi-concessioni-a-bologna/avviso-di-assegnazione-concessione-di-occupazione-di-area-demaniale-per-taglio-della-vegetazione-riparia-a-fini-idraulici-lungo-il-torrente-idice</t>
   </si>
   <si>
     <t>18/11/2020</t>
   </si>
   <si>
     <t>17/12/2020 12:00</t>
   </si>
   <si>
     <t>20/08/2021</t>
   </si>
   <si>
     <t>Avviso di assegnazione di una concessione di occupazione di area demaniale per taglio della vegetazione riparia a fini idraulici lungo il Fiume Reno 2020</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/autorizzazioni-e-concessioni/bandi-e-avvisi-manifestazioni-dinteresse-concessioni/avvisi-concessioni-a-bologna/avviso-di-assegnazione-di-una-concessione-di-occupazione-di-area-demaniale-per-taglio-della-vegetazione-riparia-a-fini-idraulici-lungo-il-fiume-reno</t>
   </si>
   <si>
-    <t>31/12/1969</t>
+    <t>30/12/1969</t>
   </si>
   <si>
     <t>24/03/2022 00:00</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>Comunicazione relativa alla domanda di trasferimento della titolarità della concessione mineraria “Cerelia” in Comune Vergato, per cessione dell’azienda Cerelia - Sorgente Acqua Minerale Srl</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/autorizzazioni-e-concessioni/bandi-e-avvisi-manifestazioni-dinteresse-concessioni/avvisi-concessioni-a-bologna/comunicazione-relativa-alla-domanda-di-trasferimento-della-titolarita-della-concessione-mineraria-201ccerelia201d-in-comune-vergato-per-cessione-dell2019azienda-cerelia-sorgente-acqua-minerale-srl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>