--- v0 (2025-12-05)
+++ v1 (2026-05-23)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Data di pubblicazione</t>
   </si>
   <si>
     <t>Scadenza termini</t>
   </si>
   <si>
     <t>Chiusura procedimento</t>
   </si>
   <si>
     <t>Stato</t>
   </si>
   <si>
     <t>Rapporto situazione personale</t>
   </si>
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
@@ -72,62 +72,50 @@
     <t>Graduatorie ed elenchi approvati</t>
   </si>
   <si>
     <t>Non dovuto</t>
   </si>
   <si>
     <t>Selezione pubblica, per esami, per l’assunzione a tempo indeterminato a copertura di n. 4 posti, di cui n. 1 posto riservato al personale dipendente ai sensi dell’art. 52, comma 1-bis del D.Lgs n. 165/2001, del profilo di collaboratore tecnico - professionale, cat. D del CCNL del personale del comparto Sanità, rivolta a candidati in possesso di laurea in biologia o laurea in biotecnologie</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-di-concorso/2019/selezione-pubblica-per-esami-per-l2019assunzione-a-tempo-indeterminato-a-copertura-di-n-4-posti-di-cui-n-1-posto-riservato-al-personale-dipendente-ai-sensi-dell2019art-52-comma-1-bis-del-d-lgs-n-165-2001-del-profilo-di-collaboratore-tecnico-professionale</t>
   </si>
   <si>
     <t>03/04/2019</t>
   </si>
   <si>
     <t>03/05/2019 13:00</t>
   </si>
   <si>
     <t>18/06/2019</t>
   </si>
   <si>
     <t>Selezione pubblica, per titoli e colloquio, per l’assunzione a tempo determinato nella qualifica dirigenziale, ai sensi dell’art. 18 della L.R. 43/2001, per la copertura della posizione dirigenziale di Responsabile Distretto di Forlì-Cesena</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-di-concorso/2019/selezione-pubblica-per-titoli-e-colloquio-per-l2019assunzione-a-tempo-determinato-nella-qualifica-dirigenziale-ai-sensi-dell2019art-18-della-l-r-43-2001-per-la-copertura-della-posizione-dirigenziale-di-responsabile-distretto-di-forli-cesena</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://aggiornati.arpae.it/it/bandi-di-concorso/2019/selezione-pubblica-per-esami-per-l2019assunzione-a-tempo-indeterminato-a-copertura-di-n-3-posti-di-cui-n-1-posto-riservato-al-personale-dipendente-del-profilo-professionale-di-collaboratore-tecnico-professionale-cat-d-rivolta-a-candidati-in-possesso-di</t>
   </si>
   <si>
     <t>Selezioni riservate</t>
   </si>
   <si>
     <t>01/10/2019</t>
   </si>
   <si>
     <t>31/10/2019 15:30</t>
   </si>
   <si>
     <t>17/12/2019</t>
   </si>
   <si>
     <t>Selezione, per titoli ed esami, per n. 1 posto per la progressione in categoria D ruolo amministrativo nel profilo di collaboratore amministrativo professionale del CCNL Sanità riservata, ai sensi dell’art. 22 c. 15 del D. Lgs. n. 75/2017, al personale di Arpae a tempo indeterminato inquadrato in categoria C ruolo amministrativo</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-di-concorso/2019/selezione-per-titoli-ed-esami-per-n-1-posto-per-la-progressione-in-categoria-d-ruolo-amministrativo-nel-profilo-di-collaboratore-amministrativo-professionale-del-ccnl-sanita-riservata-ai-sensi-dell2019art-22-c-15-del-d-lgs-n-75-2017-al-personale-di-arpae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -440,65 +428,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15" outlineLevelCol="0"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="19"/>
     <col customWidth="1" max="2" min="2" width="21"/>
     <col customWidth="1" max="3" min="3" width="16"/>
     <col customWidth="1" max="4" min="4" width="21"/>
     <col customWidth="1" max="5" min="5" width="32"/>
     <col customWidth="1" max="6" min="6" width="29"/>
-    <col customWidth="1" max="7" min="7" width="444"/>
+    <col customWidth="1" max="7" min="7" width="391"/>
     <col customWidth="1" max="8" min="8" width="308"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -538,94 +526,68 @@
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      <c r="B5" t="s">
         <v>26</v>
-      </c>
-[...16 lines deleted...]
-        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>