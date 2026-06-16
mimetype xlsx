--- v0 (2026-05-26)
+++ v1 (2026-06-16)
@@ -9,272 +9,305 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Data di pubblicazione</t>
   </si>
   <si>
     <t>Scadenza termini</t>
   </si>
   <si>
     <t>Chiusura procedimento</t>
   </si>
   <si>
     <t>Stato</t>
   </si>
   <si>
     <t>Rapporto situazione personale</t>
   </si>
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
+    <t>Bandi di forniture</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026 13:00</t>
+  </si>
+  <si>
+    <t>31/12/2100</t>
+  </si>
+  <si>
+    <t>Bando di gara aperto</t>
+  </si>
+  <si>
+    <t>Non dovuto</t>
+  </si>
+  <si>
+    <t>Avviso di indagine di mercato per l'affidamento della fornitura di n. 1 sistema completo ed integrato per l’identificazione di batteri GRAM+, GRAM- e lieviti tramite spettrometria di massa MALDI-TOF . Procedura finanziata PNCAR</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/avviso-di-indagine-di-mercato-per-laffidamento-della-fornitura-di-n-1-sistema-completo-ed-integrato-per-l2019identificazione-di-batteri-gram-gram-e-lieviti-tramite-spettrometria-di-massa-maldi-tof-procedura-finanziata-pncar</t>
+  </si>
+  <si>
     <t>Bandi di servizi</t>
   </si>
   <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>17/06/2026 13:00</t>
+  </si>
+  <si>
+    <t>Rdo aperta n.6369413 su Consip per l'affidamento dei servizi di gestione operativa, controllo e redazione dei contenuti della comunicazione tecnica della piattaforma web "Allerta meteo Emilia-Romagna"</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6369413-su-consip-per-laffidamento-dei-servizi-di-gestione-operativa-controllo-e-redazione-dei-contenuti-della-comunicazione-tecnica-della-piattaforma-web-allerta-meteo-emilia-romagna</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026 18:00</t>
+  </si>
+  <si>
+    <t>Dovuto</t>
+  </si>
+  <si>
+    <t>11/06/2026 AGGIORNAMENTO :  procedura negoziata senza bando,  ai sensi dell’ art. 50, comma 1, lett. e) del d. lgs. 36/2023, per l’affidamento, del servizio  a ridotto impatto ambientale di noleggio, lavaggio, asciugatura, stiratura e confezionamento di camici e indumenti  da laboratorio</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/avviso-di-indagine-di-mercato-per-il-noleggio-lavaggio-asciugatura-stiratura-e-confezionamento-di-camici-e-indumenti-da-laboratorio</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026 18:00</t>
+  </si>
+  <si>
+    <t>Bando di gara scaduto</t>
+  </si>
+  <si>
+    <t>RDO aperta  n. 6253066 su Consip per l’affidamento della fornitura mediante somministrazione periodica di miscele di gas di calibrazione in bombole e accessori per la durata di 24 mesi</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6253066-su-consip-per-l2019affidamento-della-fornitura-mediante-somministrazione-periodica-di-miscele-di-gas-di-calibrazione-in-bombole-e-accessori-per-la-durata-di-24-mesi</t>
+  </si>
+  <si>
     <t>25/04/2026</t>
   </si>
   <si>
     <t>09/06/2026 13:00</t>
   </si>
   <si>
-    <t>31/12/2100</t>
-[...7 lines deleted...]
-  <si>
     <t>Procedura aperta per l'affidamento del servizio di noleggio operativo quinquennale con manutenzione full risk di due ICP-OES (Inductively Coupled Plasma con rivelatore ottico), da destinarsi alle sedi LM di Bologna e Ravenna</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/procedura-aperta-per-laffidamento-del-servizio-di-noleggio-operativo-quinquennale-con-manutenzione-full-risk-di-due-icp-oes-inductively-coupled-plasma-con-rivelatore-ottico-da-destinarsi-alle-sedi-lm-di-bologna-e-ravenna</t>
   </si>
   <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026 13:00</t>
+  </si>
+  <si>
+    <t>Rdo aperta n.6240265 su Consip per l'affidamento dei servizi di gestione operativa, controllo e redazione dei contenuti della comunicazione tecnica della piattaforma web "Allerta meteo Emilia-Romagna" - REVOCATA</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-affidamento-servizi-gestione-operativa-controllo-redazione-contenuti-comunicazione-tecnica-piattaforma-web-allerta-meteo-er</t>
+  </si>
+  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>26/05/2026 18:00</t>
   </si>
   <si>
     <t>Consultazione preliminare di mercato per l’affidamento dei   servizi di rimozione, trasporto e smaltimento rifiuti ubicati nell’immobile Arpae di Ravenna  – Via Alberoni 17-19</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-l2019affidamento-dei-servizi-di-rimozione-trasporto-e-smaltimento-rifiuti-ubicati-nell2019immobile-arpae-di-ravenna-2013-via-alberoni-17-19</t>
   </si>
   <si>
-    <t>Bandi di forniture</t>
-[...41 lines deleted...]
-    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-affidamento-servizi-gestione-operativa-controllo-redazione-contenuti-comunicazione-tecnica-piattaforma-web-allerta-meteo-er</t>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026 13:00</t>
+  </si>
+  <si>
+    <t>Consultazione preliminare di mercato per il servizio di gestione armatoriale della motonave da ricerca Daphne II di proprietà di Arpae Emilia-Romagna, in dotazione alla Struttura Oceanografica Daphne</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-il-servizio-di-gestione-armatoriale-della-motonave-da-ricerca-daphne-ii-di-proprieta-di-arpae-emilia-romagna-in-dotazione-alla-struttura-oceanografica-daphne</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026 18:00</t>
+  </si>
+  <si>
+    <t>Consultazione preliminare di mercato per lafornitura di somministrazione periodica, di parti di ricambio strumenti: Agilent,  Supelco, Perkin Elmer, Restek, Shimadzu, FKV, Thermo-Dionex.</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-lafornitura-di-somministrazione-periodica-di-parti-di-ricambio-strumenti-agilent-supelco-perkin-elmer-restek-shimadzu-fkv-thermo-dionex</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026 13:00</t>
+  </si>
+  <si>
+    <t>Procedura aperta per l’affidamento dei servizi di manutenzione, taratura e gestione delle apparecchiature scientifiche di Arpae deputate al campionamento delle emissioni in atmosfera e dei CEM in dotazione alle APA</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/procedura-aperta-per-l2019affidamento-dei-servizi-di-manutenzione-taratura-e-gestione-delle-apparecchiature-scientifiche-di-arpae-deputate-al-campionamento-delle-emissioni-in-atmosfera-e-dei-cem-in-dotazione-alle-apa</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>24/04/2026 13:00</t>
   </si>
   <si>
-    <t>RDO aperta n. 6230341 su Consip per l'affidamento della fornitura di n. 8 sistemi di calcolo (nodi) di classe server, per applicazioni di calcolo ad alte prestazioni (HPC) comprensivi di accessori di corredo, finanziata “PNRR MER”. AGGIORNATA AL 21/04/2026</t>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>Esiti di gara</t>
+  </si>
+  <si>
+    <t>Presente</t>
+  </si>
+  <si>
+    <t>RDO aperta n. 6230341 su Consip per l'affidamento della fornitura di n. 8 sistemi di calcolo (nodi) di classe server, per applicazioni di calcolo ad alte prestazioni (HPC) comprensivi di accessori di corredo, finanziata “PNRR MER”</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6230341-su-consip-per-laffidamento-della-fornitura-di-n-8-sistemi-di-calcolo-nodi-di-classe-server-per-applicazioni-di-calcolo-ad-alte-prestazioni-hpc-comprensivi-di-accessori-di-corredo-finanziata-201cpnrr-mer201d-1</t>
   </si>
   <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>01/12/2025 13:00</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>Affidamento in house di  servizi di storage e potenziamento infrastrutturale presso i Data Center Lepida per un triennio finanziato PNRR – Missione M1C1 “Digitalizzazione, Innovazione e Sicurezza nella P.A.” – Investimento 1.5 “Cybersecurity”</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/affidamento-in-house-di-servizi-di-storage-e-potenziamento-infrastrutturale-presso-i-data-center-lepida-per-un-triennio-finanziato-pnrr-2013-missione-m1c1-201cdigitalizzazione-innovazione-e-sicurezza-nella-p-a-201d-2013-investimento-1-5</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>28/11/2025 18:00</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>Affidamento diretto, in esito a Trattativa diretta n. 5792212, della fornitura di Licenze Acronis e servizi di onboarding e supporto per backup di Virtual Machine, Workstation e caselle Google Workspace per una durata di 12 mesi. Procedura finanziata mediante risorse previste nell'ambito del progetto “Potenziamento della capacità di identificazione e risposta ai rischi cyber” - CUP: J36G23000230006 - finanziato mediante risorse del Piano Nazionale di Ripresa e Resilienza (PNRR) – Missione M1C1 “Digitalizzazione, Innovazione e Sicurezza nella P.A.” – Investimento 1.5 “Cybersecurity.</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/affidamento-diretto-in-esito-a-trattativa-diretta-n-5792212-della-fornitura-di-licenze-acronis-e-servizi-di-onboarding-e-supporto-per-backup-di-virtual-machine-workstation-e-caselle-google-workspace-per-una-durata-di-12-mesi-finanziato-mediante-risorse</t>
+  </si>
+  <si>
     <t>27/04/2026 18:00</t>
   </si>
   <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
     <t>Consultazione preliminare di mercato per l'affidamento del Servizio di tracciamento degli  spostamenti casa – lavoro – casa dei dipendenti di Arpae tramite App e reportistica nell’ambito del progetto “Bike to work”</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-laffidamento-del-servizio-di-tracciamento-degli-spostamenti-casa-2013-lavoro-2013-casa-dei-dipendenti-di-arpae-tramite-app-e-reportistica-nell2019ambito-del-progetto-201cbike-to-work201d</t>
   </si>
   <si>
-    <t>27/03/2026</t>
-[...32 lines deleted...]
-    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/procedura-aperta-per-l2019affidamento-dei-servizi-di-manutenzione-taratura-e-gestione-delle-apparecchiature-scientifiche-di-arpae-deputate-al-campionamento-delle-emissioni-in-atmosfera-e-dei-cem-in-dotazione-alle-apa</t>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026 13:00</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>Consultazione preliminare per la fornitura e installazione dello strumento  Wind Doppler LIDAR in dotazione ad Arpae SIMC  e servizio di manutenzione</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-per-la-fornitura-e-installazione-dello-strumento-wind-doppler-lidar-in-dotazione-ad-arpae-simc-e-servizio-di-manutenzione</t>
   </si>
   <si>
     <t>05/02/2026</t>
   </si>
   <si>
-    <t>10/03/2026 13:00</t>
+    <t>11/06/2026</t>
   </si>
   <si>
     <t>Servizi di manutenzione e gestione quadriennale delle apparecchiature a media, alta ed altissima tecnologia per analisi ambientale nei laboratori di Arpae</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/servizi-di-manutenzione-e-gestione-quadriennale-delle-apparecchiature-a-media-alta-ed-altissima-tecnologia-per-analisi-ambientale-nei-laboratori-di-arpae</t>
-  </si>
-[...46 lines deleted...]
-    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-per-la-fornitura-e-installazione-dello-strumento-wind-doppler-lidar-in-dotazione-ad-arpae-simc-e-servizio-di-manutenzione</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -569,51 +602,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15" outlineLevelCol="0"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="18"/>
     <col customWidth="1" max="2" min="2" width="21"/>
     <col customWidth="1" max="3" min="3" width="16"/>
     <col customWidth="1" max="4" min="4" width="21"/>
     <col customWidth="1" max="5" min="5" width="21"/>
     <col customWidth="1" max="6" min="6" width="29"/>
     <col customWidth="1" max="7" min="7" width="588"/>
     <col customWidth="1" max="8" min="8" width="299"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -641,380 +674,432 @@
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" t="s">
         <v>23</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="G12" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" t="s">
         <v>58</v>
       </c>
-      <c r="C13" t="s">
+      <c r="F13" t="s">
         <v>59</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="G14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B15" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" t="s">
+        <v>78</v>
+      </c>
+      <c r="E16" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" t="s">
+        <v>83</v>
+      </c>
+      <c r="H17" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>