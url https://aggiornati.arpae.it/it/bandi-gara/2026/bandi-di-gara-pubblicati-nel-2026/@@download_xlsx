--- v1 (2026-06-16)
+++ v2 (2026-07-06)
@@ -9,143 +9,155 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Data di pubblicazione</t>
   </si>
   <si>
     <t>Scadenza termini</t>
   </si>
   <si>
     <t>Chiusura procedimento</t>
   </si>
   <si>
     <t>Stato</t>
   </si>
   <si>
     <t>Rapporto situazione personale</t>
   </si>
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
+    <t>Bandi di servizi</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>15/07/2026 12:00</t>
+  </si>
+  <si>
+    <t>31/12/2100</t>
+  </si>
+  <si>
+    <t>Bando di gara aperto</t>
+  </si>
+  <si>
+    <t>Non dovuto</t>
+  </si>
+  <si>
+    <t>Sponsorizzazioni per il convegno "30 anni per l'ambiente"</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/sponsorizzazioni-per-il-convegno-30-anni-per-lambiente</t>
+  </si>
+  <si>
     <t>Bandi di forniture</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>30/06/2026 13:00</t>
   </si>
   <si>
-    <t>31/12/2100</t>
-[...8 lines deleted...]
-    <t>Avviso di indagine di mercato per l'affidamento della fornitura di n. 1 sistema completo ed integrato per l’identificazione di batteri GRAM+, GRAM- e lieviti tramite spettrometria di massa MALDI-TOF . Procedura finanziata PNCAR</t>
+    <t>Bando di gara scaduto</t>
+  </si>
+  <si>
+    <t>Procedura negoziata senza bando, ai sensi dell'art. 50, comma 1, lett. e) del d. lgs. 36/2023, per l'affidamento della fornitura di n. 1 sistema completo ed integrato per l’identificazione di batteri GRAM+, GRAM- e lieviti tramite spettrometria di massa MALDI-TOF . Procedura finanziata PNCAR</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/avviso-di-indagine-di-mercato-per-laffidamento-della-fornitura-di-n-1-sistema-completo-ed-integrato-per-l2019identificazione-di-batteri-gram-gram-e-lieviti-tramite-spettrometria-di-massa-maldi-tof-procedura-finanziata-pncar</t>
   </si>
   <si>
-    <t>Bandi di servizi</t>
-[...1 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>17/06/2026 13:00</t>
   </si>
   <si>
     <t>Rdo aperta n.6369413 su Consip per l'affidamento dei servizi di gestione operativa, controllo e redazione dei contenuti della comunicazione tecnica della piattaforma web "Allerta meteo Emilia-Romagna"</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6369413-su-consip-per-laffidamento-dei-servizi-di-gestione-operativa-controllo-e-redazione-dei-contenuti-della-comunicazione-tecnica-della-piattaforma-web-allerta-meteo-emilia-romagna</t>
   </si>
   <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026 18:00</t>
+  </si>
+  <si>
+    <t>RDO aperta  n. 6253066 su Consip per l’affidamento della fornitura mediante somministrazione periodica di miscele di gas di calibrazione in bombole e accessori per la durata di 24 mesi</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6253066-su-consip-per-l2019affidamento-della-fornitura-mediante-somministrazione-periodica-di-miscele-di-gas-di-calibrazione-in-bombole-e-accessori-per-la-durata-di-24-mesi</t>
+  </si>
+  <si>
     <t>29/04/2026</t>
   </si>
   <si>
-    <t>30/06/2026 18:00</t>
+    <t>18/05/2026 18:00</t>
   </si>
   <si>
     <t>Dovuto</t>
   </si>
   <si>
-    <t>11/06/2026 AGGIORNAMENTO :  procedura negoziata senza bando,  ai sensi dell’ art. 50, comma 1, lett. e) del d. lgs. 36/2023, per l’affidamento, del servizio  a ridotto impatto ambientale di noleggio, lavaggio, asciugatura, stiratura e confezionamento di camici e indumenti  da laboratorio</t>
+    <t>19/06/2026 AGGIORNAMENTO PROROGA TERMINI:  procedura negoziata senza bando,  ai sensi dell’ art. 50, comma 1, lett. e) del d. lgs. 36/2023, per l’affidamento, del servizio  a ridotto impatto ambientale di noleggio, lavaggio, asciugatura, stiratura e confezionamento di camici e indumenti  da laboratorio</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/avviso-di-indagine-di-mercato-per-il-noleggio-lavaggio-asciugatura-stiratura-e-confezionamento-di-camici-e-indumenti-da-laboratorio</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6253066-su-consip-per-l2019affidamento-della-fornitura-mediante-somministrazione-periodica-di-miscele-di-gas-di-calibrazione-in-bombole-e-accessori-per-la-durata-di-24-mesi</t>
   </si>
   <si>
     <t>25/04/2026</t>
   </si>
   <si>
     <t>09/06/2026 13:00</t>
   </si>
   <si>
     <t>Procedura aperta per l'affidamento del servizio di noleggio operativo quinquennale con manutenzione full risk di due ICP-OES (Inductively Coupled Plasma con rivelatore ottico), da destinarsi alle sedi LM di Bologna e Ravenna</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/procedura-aperta-per-laffidamento-del-servizio-di-noleggio-operativo-quinquennale-con-manutenzione-full-risk-di-due-icp-oes-inductively-coupled-plasma-con-rivelatore-ottico-da-destinarsi-alle-sedi-lm-di-bologna-e-ravenna</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>27/04/2026 13:00</t>
   </si>
   <si>
     <t>Rdo aperta n.6240265 su Consip per l'affidamento dei servizi di gestione operativa, controllo e redazione dei contenuti della comunicazione tecnica della piattaforma web "Allerta meteo Emilia-Romagna" - REVOCATA</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-affidamento-servizi-gestione-operativa-controllo-redazione-contenuti-comunicazione-tecnica-piattaforma-web-allerta-meteo-er</t>
   </si>
@@ -602,51 +614,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15" outlineLevelCol="0"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="18"/>
     <col customWidth="1" max="2" min="2" width="21"/>
     <col customWidth="1" max="3" min="3" width="16"/>
     <col customWidth="1" max="4" min="4" width="21"/>
     <col customWidth="1" max="5" min="5" width="21"/>
     <col customWidth="1" max="6" min="6" width="29"/>
     <col customWidth="1" max="7" min="7" width="588"/>
     <col customWidth="1" max="8" min="8" width="299"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -686,420 +698,446 @@
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G6" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>45</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>49</v>
       </c>
       <c r="H10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" t="s">
         <v>57</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" t="s">
         <v>62</v>
       </c>
-      <c r="C13" t="s">
+      <c r="F13" t="s">
         <v>63</v>
       </c>
-      <c r="D13" t="s">
+      <c r="G13" t="s">
         <v>64</v>
       </c>
-      <c r="E13" t="s">
-[...5 lines deleted...]
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
         <v>67</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>68</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" t="s">
         <v>69</v>
       </c>
-      <c r="E14" t="s">
-[...5 lines deleted...]
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="C15" t="s">
         <v>72</v>
       </c>
       <c r="D15" t="s">
         <v>73</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G15" t="s">
         <v>74</v>
       </c>
       <c r="H15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" t="s">
         <v>76</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>77</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D17" t="s">
         <v>82</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>83</v>
       </c>
       <c r="H17" t="s">
         <v>84</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>85</v>
+      </c>
+      <c r="C18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" t="s">
+        <v>86</v>
+      </c>
+      <c r="E18" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" t="s">
+        <v>32</v>
+      </c>
+      <c r="G18" t="s">
+        <v>87</v>
+      </c>
+      <c r="H18" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>