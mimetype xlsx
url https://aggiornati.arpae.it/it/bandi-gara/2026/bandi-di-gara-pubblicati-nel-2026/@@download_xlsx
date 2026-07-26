--- v2 (2026-07-06)
+++ v3 (2026-07-26)
@@ -9,239 +9,254 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Data di pubblicazione</t>
   </si>
   <si>
     <t>Scadenza termini</t>
   </si>
   <si>
     <t>Chiusura procedimento</t>
   </si>
   <si>
     <t>Stato</t>
   </si>
   <si>
     <t>Rapporto situazione personale</t>
   </si>
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Bandi di servizi</t>
   </si>
   <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>28/07/2026 18:00</t>
+  </si>
+  <si>
+    <t>31/12/2100</t>
+  </si>
+  <si>
+    <t>Bando di gara aperto</t>
+  </si>
+  <si>
+    <t>Non dovuto</t>
+  </si>
+  <si>
+    <t>Consultazione preliminare di mercato per l’affidamento del servizio di noleggio  operativo quinquennale con manutenzione full risk di uno strumento LC-MS/MS triplo quadrupolo da destinarsi alla sede di Ferrara</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-l2019affidamento-del-servizio-di-noleggio-operativo-quinquennale-con-manutenzione-full-risk-di-uno-strumento-lc-ms-ms-triplo-quadrupolo-da-destinarsi-alla-sede-di-ferrara</t>
+  </si>
+  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>15/07/2026 12:00</t>
   </si>
   <si>
-    <t>31/12/2100</t>
-[...5 lines deleted...]
-    <t>Non dovuto</t>
+    <t>Bando di gara scaduto</t>
   </si>
   <si>
     <t>Sponsorizzazioni per il convegno "30 anni per l'ambiente"</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/sponsorizzazioni-per-il-convegno-30-anni-per-lambiente</t>
   </si>
   <si>
     <t>Bandi di forniture</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>30/06/2026 13:00</t>
   </si>
   <si>
-    <t>Bando di gara scaduto</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedura negoziata senza bando, ai sensi dell'art. 50, comma 1, lett. e) del d. lgs. 36/2023, per l'affidamento della fornitura di n. 1 sistema completo ed integrato per l’identificazione di batteri GRAM+, GRAM- e lieviti tramite spettrometria di massa MALDI-TOF . Procedura finanziata PNCAR</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/avviso-di-indagine-di-mercato-per-laffidamento-della-fornitura-di-n-1-sistema-completo-ed-integrato-per-l2019identificazione-di-batteri-gram-gram-e-lieviti-tramite-spettrometria-di-massa-maldi-tof-procedura-finanziata-pncar</t>
   </si>
   <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026 18:00</t>
+  </si>
+  <si>
+    <t>RDO aperta  n. 6253066 su Consip per l’affidamento della fornitura mediante somministrazione periodica di miscele di gas di calibrazione in bombole e accessori per la durata di 24 mesi</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6253066-su-consip-per-l2019affidamento-della-fornitura-mediante-somministrazione-periodica-di-miscele-di-gas-di-calibrazione-in-bombole-e-accessori-per-la-durata-di-24-mesi</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>18/05/2026 18:00</t>
+  </si>
+  <si>
+    <t>Dovuto</t>
+  </si>
+  <si>
+    <t>19/06/2026 AGGIORNAMENTO PROROGA TERMINI:  procedura negoziata senza bando,  ai sensi dell’ art. 50, comma 1, lett. e) del d. lgs. 36/2023, per l’affidamento, del servizio  a ridotto impatto ambientale di noleggio, lavaggio, asciugatura, stiratura e confezionamento di camici e indumenti  da laboratorio</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/avviso-di-indagine-di-mercato-per-il-noleggio-lavaggio-asciugatura-stiratura-e-confezionamento-di-camici-e-indumenti-da-laboratorio</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:00</t>
+  </si>
+  <si>
+    <t>Procedura aperta per l'affidamento del servizio di noleggio operativo quinquennale con manutenzione full risk di due ICP-OES (Inductively Coupled Plasma con rivelatore ottico), da destinarsi alle sedi LM di Bologna e Ravenna</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/procedura-aperta-per-laffidamento-del-servizio-di-noleggio-operativo-quinquennale-con-manutenzione-full-risk-di-due-icp-oes-inductively-coupled-plasma-con-rivelatore-ottico-da-destinarsi-alle-sedi-lm-di-bologna-e-ravenna</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026 13:00</t>
+  </si>
+  <si>
+    <t>Rdo aperta n.6240265 su Consip per l'affidamento dei servizi di gestione operativa, controllo e redazione dei contenuti della comunicazione tecnica della piattaforma web "Allerta meteo Emilia-Romagna" - REVOCATA</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-affidamento-servizi-gestione-operativa-controllo-redazione-contenuti-comunicazione-tecnica-piattaforma-web-allerta-meteo-er</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>26/05/2026 18:00</t>
+  </si>
+  <si>
+    <t>Consultazione preliminare di mercato per l’affidamento dei   servizi di rimozione, trasporto e smaltimento rifiuti ubicati nell’immobile Arpae di Ravenna  – Via Alberoni 17-19</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-l2019affidamento-dei-servizi-di-rimozione-trasporto-e-smaltimento-rifiuti-ubicati-nell2019immobile-arpae-di-ravenna-2013-via-alberoni-17-19</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026 13:00</t>
+  </si>
+  <si>
+    <t>Consultazione preliminare di mercato per il servizio di gestione armatoriale della motonave da ricerca Daphne II di proprietà di Arpae Emilia-Romagna, in dotazione alla Struttura Oceanografica Daphne</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-il-servizio-di-gestione-armatoriale-della-motonave-da-ricerca-daphne-ii-di-proprieta-di-arpae-emilia-romagna-in-dotazione-alla-struttura-oceanografica-daphne</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026 18:00</t>
+  </si>
+  <si>
+    <t>Consultazione preliminare di mercato per lafornitura di somministrazione periodica, di parti di ricambio strumenti: Agilent,  Supelco, Perkin Elmer, Restek, Shimadzu, FKV, Thermo-Dionex.</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-lafornitura-di-somministrazione-periodica-di-parti-di-ricambio-strumenti-agilent-supelco-perkin-elmer-restek-shimadzu-fkv-thermo-dionex</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026 13:00</t>
+  </si>
+  <si>
+    <t>Procedura aperta per l’affidamento dei servizi di manutenzione, taratura e gestione delle apparecchiature scientifiche di Arpae deputate al campionamento delle emissioni in atmosfera e dei CEM in dotazione alle APA</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/procedura-aperta-per-l2019affidamento-dei-servizi-di-manutenzione-taratura-e-gestione-delle-apparecchiature-scientifiche-di-arpae-deputate-al-campionamento-delle-emissioni-in-atmosfera-e-dei-cem-in-dotazione-alle-apa</t>
+  </si>
+  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>17/06/2026 13:00</t>
   </si>
   <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>Esiti di gara</t>
+  </si>
+  <si>
     <t>Rdo aperta n.6369413 su Consip per l'affidamento dei servizi di gestione operativa, controllo e redazione dei contenuti della comunicazione tecnica della piattaforma web "Allerta meteo Emilia-Romagna"</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6369413-su-consip-per-laffidamento-dei-servizi-di-gestione-operativa-controllo-e-redazione-dei-contenuti-della-comunicazione-tecnica-della-piattaforma-web-allerta-meteo-emilia-romagna</t>
   </si>
   <si>
-    <t>05/05/2026</t>
-[...97 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>24/04/2026 13:00</t>
   </si>
   <si>
     <t>20/05/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Esiti di gara</t>
   </si>
   <si>
     <t>Presente</t>
   </si>
   <si>
     <t>RDO aperta n. 6230341 su Consip per l'affidamento della fornitura di n. 8 sistemi di calcolo (nodi) di classe server, per applicazioni di calcolo ad alte prestazioni (HPC) comprensivi di accessori di corredo, finanziata “PNRR MER”</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6230341-su-consip-per-laffidamento-della-fornitura-di-n-8-sistemi-di-calcolo-nodi-di-classe-server-per-applicazioni-di-calcolo-ad-alte-prestazioni-hpc-comprensivi-di-accessori-di-corredo-finanziata-201cpnrr-mer201d-1</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>01/12/2025 13:00</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>Affidamento in house di  servizi di storage e potenziamento infrastrutturale presso i Data Center Lepida per un triennio finanziato PNRR – Missione M1C1 “Digitalizzazione, Innovazione e Sicurezza nella P.A.” – Investimento 1.5 “Cybersecurity”</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/affidamento-in-house-di-servizi-di-storage-e-potenziamento-infrastrutturale-presso-i-data-center-lepida-per-un-triennio-finanziato-pnrr-2013-missione-m1c1-201cdigitalizzazione-innovazione-e-sicurezza-nella-p-a-201d-2013-investimento-1-5</t>
   </si>
@@ -614,51 +629,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15" outlineLevelCol="0"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="18"/>
     <col customWidth="1" max="2" min="2" width="21"/>
     <col customWidth="1" max="3" min="3" width="16"/>
     <col customWidth="1" max="4" min="4" width="21"/>
     <col customWidth="1" max="5" min="5" width="21"/>
     <col customWidth="1" max="6" min="6" width="29"/>
     <col customWidth="1" max="7" min="7" width="588"/>
     <col customWidth="1" max="8" min="8" width="299"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -686,458 +701,484 @@
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>45</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>49</v>
       </c>
       <c r="H10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12" t="s">
         <v>57</v>
       </c>
       <c r="H12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" t="s">
         <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
         <v>63</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" t="s">
         <v>66</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E14" t="s">
         <v>62</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G14" t="s">
         <v>69</v>
       </c>
       <c r="H14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" t="s">
         <v>72</v>
       </c>
       <c r="D15" t="s">
         <v>73</v>
       </c>
       <c r="E15" t="s">
         <v>62</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G15" t="s">
         <v>74</v>
       </c>
       <c r="H15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E16" t="s">
         <v>62</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>81</v>
       </c>
       <c r="D17" t="s">
         <v>82</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>83</v>
       </c>
       <c r="H17" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>85</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>88</v>
+      </c>
+      <c r="H18" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>91</v>
+      </c>
+      <c r="E19" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" t="s">
         <v>32</v>
       </c>
-      <c r="G18" t="s">
-[...3 lines deleted...]
-        <v>88</v>
+      <c r="G19" t="s">
+        <v>92</v>
+      </c>
+      <c r="H19" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>