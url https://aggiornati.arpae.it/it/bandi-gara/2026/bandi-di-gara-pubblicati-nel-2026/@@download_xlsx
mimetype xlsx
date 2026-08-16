--- v3 (2026-07-26)
+++ v4 (2026-08-16)
@@ -9,107 +9,104 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Data di pubblicazione</t>
   </si>
   <si>
     <t>Scadenza termini</t>
   </si>
   <si>
     <t>Chiusura procedimento</t>
   </si>
   <si>
     <t>Stato</t>
   </si>
   <si>
     <t>Rapporto situazione personale</t>
   </si>
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Bandi di servizi</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>28/07/2026 18:00</t>
   </si>
   <si>
     <t>31/12/2100</t>
   </si>
   <si>
-    <t>Bando di gara aperto</t>
+    <t>Bando di gara scaduto</t>
   </si>
   <si>
     <t>Non dovuto</t>
   </si>
   <si>
     <t>Consultazione preliminare di mercato per l’affidamento del servizio di noleggio  operativo quinquennale con manutenzione full risk di uno strumento LC-MS/MS triplo quadrupolo da destinarsi alla sede di Ferrara</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-l2019affidamento-del-servizio-di-noleggio-operativo-quinquennale-con-manutenzione-full-risk-di-uno-strumento-lc-ms-ms-triplo-quadrupolo-da-destinarsi-alla-sede-di-ferrara</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>15/07/2026 12:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bando di gara scaduto</t>
   </si>
   <si>
     <t>Sponsorizzazioni per il convegno "30 anni per l'ambiente"</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/sponsorizzazioni-per-il-convegno-30-anni-per-lambiente</t>
   </si>
   <si>
     <t>Bandi di forniture</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>30/06/2026 13:00</t>
   </si>
   <si>
     <t>Procedura negoziata senza bando, ai sensi dell'art. 50, comma 1, lett. e) del d. lgs. 36/2023, per l'affidamento della fornitura di n. 1 sistema completo ed integrato per l’identificazione di batteri GRAM+, GRAM- e lieviti tramite spettrometria di massa MALDI-TOF . Procedura finanziata PNCAR</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/avviso-di-indagine-di-mercato-per-laffidamento-della-fornitura-di-n-1-sistema-completo-ed-integrato-per-l2019identificazione-di-batteri-gram-gram-e-lieviti-tramite-spettrometria-di-massa-maldi-tof-procedura-finanziata-pncar</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
@@ -713,472 +710,472 @@
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" t="s">
         <v>32</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" t="s">
         <v>59</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>60</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" t="s">
         <v>65</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>66</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s">
         <v>67</v>
       </c>
-      <c r="E14" t="s">
-[...2 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>68</v>
       </c>
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
         <v>71</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>72</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" t="s">
         <v>73</v>
       </c>
-      <c r="E15" t="s">
-[...5 lines deleted...]
-      <c r="G15" t="s">
+      <c r="H15" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" t="s">
         <v>76</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>77</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" t="s">
         <v>78</v>
       </c>
-      <c r="E16" t="s">
-[...5 lines deleted...]
-      <c r="G16" t="s">
+      <c r="H16" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" t="s">
         <v>81</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B18" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" t="s">
         <v>85</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>86</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
+        <v>87</v>
+      </c>
+      <c r="H18" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
+        <v>89</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
         <v>90</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" t="s">
+        <v>31</v>
+      </c>
+      <c r="G19" t="s">
         <v>91</v>
       </c>
-      <c r="E19" t="s">
-[...5 lines deleted...]
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>