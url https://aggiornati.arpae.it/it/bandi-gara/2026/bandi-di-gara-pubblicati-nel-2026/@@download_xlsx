--- v4 (2026-08-16)
+++ v5 (2026-09-05)
@@ -9,113 +9,131 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Data di pubblicazione</t>
   </si>
   <si>
     <t>Scadenza termini</t>
   </si>
   <si>
     <t>Chiusura procedimento</t>
   </si>
   <si>
     <t>Stato</t>
   </si>
   <si>
     <t>Rapporto situazione personale</t>
   </si>
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
+    <t>Bandi di forniture</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>21/09/2026 20:00</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>Bando di gara aperto</t>
+  </si>
+  <si>
+    <t>Non dovuto</t>
+  </si>
+  <si>
+    <t>Manifestazione di interesse per la cessione a titolo gratuito di arredi e beni mobili d'ufficio</t>
+  </si>
+  <si>
+    <t>https://aggiornati.arpae.it/it/bandi-gara/2026/bando-di-manifestazione-interesse-cessione-titolo-gratuito-arredi-beni-mobili</t>
+  </si>
+  <si>
     <t>Bandi di servizi</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>28/07/2026 18:00</t>
   </si>
   <si>
     <t>31/12/2100</t>
   </si>
   <si>
     <t>Bando di gara scaduto</t>
   </si>
   <si>
-    <t>Non dovuto</t>
-[...1 lines deleted...]
-  <si>
     <t>Consultazione preliminare di mercato per l’affidamento del servizio di noleggio  operativo quinquennale con manutenzione full risk di uno strumento LC-MS/MS triplo quadrupolo da destinarsi alla sede di Ferrara</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/consultazione-preliminare-di-mercato-per-l2019affidamento-del-servizio-di-noleggio-operativo-quinquennale-con-manutenzione-full-risk-di-uno-strumento-lc-ms-ms-triplo-quadrupolo-da-destinarsi-alla-sede-di-ferrara</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>15/07/2026 12:00</t>
   </si>
   <si>
     <t>Sponsorizzazioni per il convegno "30 anni per l'ambiente"</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/sponsorizzazioni-per-il-convegno-30-anni-per-lambiente</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bandi di forniture</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>30/06/2026 13:00</t>
   </si>
   <si>
     <t>Procedura negoziata senza bando, ai sensi dell'art. 50, comma 1, lett. e) del d. lgs. 36/2023, per l'affidamento della fornitura di n. 1 sistema completo ed integrato per l’identificazione di batteri GRAM+, GRAM- e lieviti tramite spettrometria di massa MALDI-TOF . Procedura finanziata PNCAR</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/avviso-di-indagine-di-mercato-per-laffidamento-della-fornitura-di-n-1-sistema-completo-ed-integrato-per-l2019identificazione-di-batteri-gram-gram-e-lieviti-tramite-spettrometria-di-massa-maldi-tof-procedura-finanziata-pncar</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>15/05/2026 18:00</t>
   </si>
   <si>
     <t>RDO aperta  n. 6253066 su Consip per l’affidamento della fornitura mediante somministrazione periodica di miscele di gas di calibrazione in bombole e accessori per la durata di 24 mesi</t>
   </si>
   <si>
     <t>https://aggiornati.arpae.it/it/bandi-gara/2026/rdo-aperta-n-6253066-su-consip-per-l2019affidamento-della-fornitura-mediante-somministrazione-periodica-di-miscele-di-gas-di-calibrazione-in-bombole-e-accessori-per-la-durata-di-24-mesi</t>
   </si>
@@ -626,51 +644,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15" outlineLevelCol="0"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="18"/>
     <col customWidth="1" max="2" min="2" width="21"/>
     <col customWidth="1" max="3" min="3" width="16"/>
     <col customWidth="1" max="4" min="4" width="21"/>
     <col customWidth="1" max="5" min="5" width="21"/>
     <col customWidth="1" max="6" min="6" width="29"/>
     <col customWidth="1" max="7" min="7" width="588"/>
     <col customWidth="1" max="8" min="8" width="299"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -698,484 +716,510 @@
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G13" t="s">
         <v>62</v>
       </c>
       <c r="H13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" t="s">
         <v>65</v>
       </c>
       <c r="D14" t="s">
         <v>66</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>68</v>
       </c>
       <c r="H14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>72</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E16" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="G17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H17" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E18" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
+        <v>93</v>
+      </c>
+      <c r="H19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C20" t="s">
         <v>91</v>
       </c>
-      <c r="H19" t="s">
-        <v>92</v>
+      <c r="D20" t="s">
+        <v>96</v>
+      </c>
+      <c r="E20" t="s">
+        <v>67</v>
+      </c>
+      <c r="F20" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" t="s">
+        <v>97</v>
+      </c>
+      <c r="H20" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>